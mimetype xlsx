--- v0 (2025-10-23)
+++ v1 (2026-05-06)
@@ -1,99 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Labwo\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\amira.naim\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9E444DA-0473-4B38-97C0-6306FC0F9FF0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2F18E442-9EB4-4E0C-8C71-8441423AFFCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-98" yWindow="-98" windowWidth="21795" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Access Network" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Access Network'!$A$1:$B$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2" uniqueCount="2">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Entries</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -115,51 +116,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
@@ -423,148 +424,164 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:B11"/>
+  <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G16" sqref="G16"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1328125" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="16.73046875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="16.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A2" s="3">
         <v>2012</v>
       </c>
       <c r="B2" s="4">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A3" s="3">
         <v>2013</v>
       </c>
       <c r="B3" s="4">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" s="3">
         <v>2014</v>
       </c>
       <c r="B4" s="4">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A5" s="3">
         <v>2015</v>
       </c>
       <c r="B5" s="4">
         <v>39</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A6" s="3">
         <v>2016</v>
       </c>
       <c r="B6" s="4">
         <v>52</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A7" s="3">
         <v>2017</v>
       </c>
       <c r="B7" s="4">
         <v>36</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A8" s="3">
         <v>2018</v>
       </c>
       <c r="B8" s="4">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A9" s="3">
         <v>2019</v>
       </c>
       <c r="B9" s="5">
         <v>40</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A10" s="3">
         <v>2022</v>
       </c>
       <c r="B10" s="4">
         <v>51</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A11" s="3">
         <v>2023</v>
       </c>
       <c r="B11" s="4">
-        <v>94</v>
+        <v>93</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A12" s="3">
+        <v>2024</v>
+      </c>
+      <c r="B12" s="4">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A13" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B13" s="4">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">